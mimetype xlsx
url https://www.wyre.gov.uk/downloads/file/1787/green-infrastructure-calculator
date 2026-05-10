--- v0 (2025-10-08)
+++ v1 (2026-05-10)
@@ -1,67 +1,67 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28730"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30006"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://wyregovuk.sharepoint.com/sites/PlanningPolicy/Shared Documents/Local Plan Implementation/Guidance/HP9 Applicants Guidance/HP9 Guidance/GI Guidance &amp; Calculator Final/5. June 2025/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://wyregovuk.sharepoint.com/sites/PlanningPolicy/Shared Documents/Local Plan Implementation/Guidance/HP9 Applicants Guidance/HP9 Guidance/GI Guidance &amp; Calculator Final/6. April 2026/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="62" documentId="13_ncr:1_{4716A2B8-2A66-4FB3-A289-B9485D2BDAC1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{9CF962BE-5E23-41BC-92D5-6E61AACE9FDF}"/>
+  <xr:revisionPtr revIDLastSave="93" documentId="13_ncr:1_{4716A2B8-2A66-4FB3-A289-B9485D2BDAC1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{8273DF82-9421-4493-A67B-C2EE6383A2B5}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-98" yWindow="-98" windowWidth="21795" windowHeight="11625" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Intro" sheetId="8" r:id="rId1"/>
     <sheet name="1. Dwelling profile not known" sheetId="1" r:id="rId2"/>
     <sheet name="2. Dwelling profile known" sheetId="10" r:id="rId3"/>
     <sheet name="3. Contribution" sheetId="7" r:id="rId4"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
@@ -102,62 +102,62 @@
   <c r="G20" i="10"/>
   <c r="G31" i="10" s="1"/>
   <c r="C7" i="7"/>
   <c r="E7" i="7" s="1"/>
   <c r="F15" i="7"/>
   <c r="F14" i="7"/>
   <c r="F13" i="7"/>
   <c r="F12" i="7"/>
   <c r="F11" i="7"/>
   <c r="B16" i="7"/>
   <c r="G25" i="10" l="1"/>
   <c r="G36" i="10" s="1"/>
   <c r="F17" i="7"/>
   <c r="C9" i="1" l="1"/>
   <c r="F14" i="1" s="1"/>
   <c r="F9" i="1" l="1"/>
   <c r="F11" i="1"/>
   <c r="F12" i="1"/>
   <c r="F10" i="1"/>
   <c r="F13" i="1"/>
   <c r="F15" i="1" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="110" uniqueCount="61">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="112" uniqueCount="63">
   <si>
     <t>Guidance for Applicants</t>
   </si>
   <si>
     <t>Green Infrastructure in New Residential Developments (Policy HP9)</t>
   </si>
   <si>
     <t>Planning Services</t>
   </si>
   <si>
-    <t>Update June 2025. Effective from 2nd July 2025.</t>
+    <t>Update April 2026. Effective from 1 May 2026.</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Tab 1</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> is for use with schemes where the dwelling mix is unknown.  Simply input the scheme total number of dwellings in the yellow box and the spreadsheet automatically calculates the estimated amount of on-site green infrastructure.  Note that the actual amount of green infrastructure to be provided in accordance with Policy HP9 will be determined when house types are known - typically at reserved matters or full application stage.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
@@ -180,50 +180,59 @@
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Tab 3</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> is for use where a scheme is providing a developer contribution for off-site green infrastructure provision.  Tab 3 is configured so that schemes where the dwelling mix is unknown (3A) and schemes where the dwelling mix is known (3B) are catered for.  Simply input the number of dwellings in the appropriate yellow boxes.  The financial contribution for one bed properties takes into account the fact that these properties do not contribute towards play space for children and young people.</t>
     </r>
   </si>
   <si>
     <t>Revisions</t>
+  </si>
+  <si>
+    <t>April 2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Annual inflation update of contribution figures. Update also factors in an update to an error in cell D7 of Tab 4 (3. Contribution). </t>
+  </si>
+  <si>
+    <t>June 2025. Effective from 2nd July 2025.</t>
   </si>
   <si>
     <t>Annual inflation update of contribution figures.</t>
   </si>
   <si>
     <t>July 2024</t>
   </si>
   <si>
     <t>July 2023</t>
   </si>
   <si>
     <t>December 2021</t>
   </si>
   <si>
     <t>Tab 3 Contribution.  Annual inflation update of contribution figures.</t>
   </si>
   <si>
     <t xml:space="preserve">Tab 3 Contribution.  The financial contribution per person for applications where the dwelling profile is not known (Tab 3 Table A) has been amended from </t>
   </si>
   <si>
     <t>£1,321.20 to £1,484.95 to correct an error in the original spreadsheet (the written guidance refers to £1,484.95 which is the correct figure).</t>
   </si>
   <si>
     <t>Wyre Council</t>
   </si>
@@ -425,64 +434,61 @@
       </rPr>
       <t xml:space="preserve"> by 1,000</t>
     </r>
   </si>
   <si>
     <t>A. Off-site Financial Contribution - Dwelling Profile Not Known</t>
   </si>
   <si>
     <t>Contribution per person</t>
   </si>
   <si>
     <t>Estimated Financial Contribution</t>
   </si>
   <si>
     <t>B. Off-Site Financial Contribution - Dwelling Profile Known</t>
   </si>
   <si>
     <t>Contribution per dwelling</t>
   </si>
   <si>
     <t>Total contribution</t>
   </si>
   <si>
     <t>TOTAL CONTRIBUTION</t>
   </si>
-  <si>
-[...1 lines deleted...]
-  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
-    <numFmt numFmtId="8" formatCode="&quot;£&quot;#,##0.00;[Red]\-&quot;£&quot;#,##0.00"/>
-[...1 lines deleted...]
-    <numFmt numFmtId="165" formatCode="0.000"/>
+    <numFmt numFmtId="164" formatCode="&quot;£&quot;#,##0.00;[Red]\-&quot;£&quot;#,##0.00"/>
+    <numFmt numFmtId="165" formatCode="&quot;£&quot;#,##0.00"/>
+    <numFmt numFmtId="166" formatCode="0.000"/>
   </numFmts>
-  <fonts count="15" x14ac:knownFonts="1">
+  <fonts count="15">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <u/>
       <sz val="12"/>
       <color theme="1"/>
@@ -701,143 +707,143 @@
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="6" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="2" fontId="1" fillId="6" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="2" fontId="1" fillId="6" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="164" fontId="1" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="8" fontId="1" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="165" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="166" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="2" fontId="5" fillId="6" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="165" fontId="4" fillId="4" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="4" fillId="4" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="2" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="14" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="2" fontId="2" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="8" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
@@ -1168,1385 +1174,1404 @@
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A7:A28"/>
+  <dimension ref="A7:A30"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A14" zoomScaleNormal="100" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="145.42578125" style="30" customWidth="1"/>
     <col min="2" max="16384" width="9.140625" style="30"/>
   </cols>
   <sheetData>
-    <row r="7" spans="1:1" ht="20.25" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:1" ht="20.65">
       <c r="A7" s="29" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="8" spans="1:1" ht="20.25" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:1" ht="20.65">
       <c r="A8" s="29" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="9" spans="1:1" ht="18" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:1" ht="17.25">
       <c r="A9" s="31" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="10" spans="1:1" ht="18" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:1" ht="17.25">
       <c r="A10" s="32" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="12" spans="1:1" ht="54" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:1" ht="54" customHeight="1">
       <c r="A12" s="34" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="13" spans="1:1" ht="18.75" customHeight="1" x14ac:dyDescent="0.25"/>
-    <row r="14" spans="1:1" ht="130.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:1" ht="18.75" customHeight="1"/>
+    <row r="14" spans="1:1" ht="130.5" customHeight="1">
       <c r="A14" s="34" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="15" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:1" ht="15">
       <c r="A15" s="3"/>
     </row>
-    <row r="16" spans="1:1" ht="75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:1" ht="75" customHeight="1">
       <c r="A16" s="34" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="17" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:1">
       <c r="A17" s="50" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="18" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:1">
       <c r="A18" s="51" t="s">
-        <v>60</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:1" x14ac:dyDescent="0.25">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="19" spans="1:1">
       <c r="A19" s="30" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:1" x14ac:dyDescent="0.25">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="20" spans="1:1">
       <c r="A20" s="51" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:1" x14ac:dyDescent="0.25">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="21" spans="1:1">
       <c r="A21" s="30" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:1" x14ac:dyDescent="0.25">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="22" spans="1:1">
       <c r="A22" s="51" t="s">
-        <v>10</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:1" x14ac:dyDescent="0.25">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="23" spans="1:1">
       <c r="A23" s="30" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:1" x14ac:dyDescent="0.25">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="24" spans="1:1">
       <c r="A24" s="51" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="25" spans="1:1">
+      <c r="A25" s="30" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="25" spans="1:1" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      <c r="A26" s="52">
+    <row r="26" spans="1:1">
+      <c r="A26" s="51" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="27" spans="1:1">
+      <c r="A27" s="30" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="28" spans="1:1">
+      <c r="A28" s="52">
         <v>44428</v>
       </c>
     </row>
-    <row r="27" spans="1:1" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-        <v>14</v>
+    <row r="29" spans="1:1">
+      <c r="A29" s="30" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="30" spans="1:1">
+      <c r="A30" s="30" t="s">
+        <v>17</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:F22"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.42578125" style="3" customWidth="1"/>
     <col min="2" max="2" width="15.7109375" style="3" customWidth="1"/>
     <col min="3" max="3" width="14.140625" style="3" customWidth="1"/>
     <col min="4" max="4" width="38.85546875" style="3" customWidth="1"/>
     <col min="5" max="5" width="13.7109375" style="3" customWidth="1"/>
     <col min="6" max="6" width="21.140625" style="3" customWidth="1"/>
     <col min="7" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="55"/>
       <c r="D1" s="1"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
     </row>
-    <row r="2" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="1" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
     </row>
-    <row r="3" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="1"/>
       <c r="B3" s="2"/>
       <c r="C3" s="2"/>
       <c r="D3" s="2"/>
       <c r="E3" s="2"/>
       <c r="F3" s="2"/>
     </row>
-    <row r="4" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="1" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="B4" s="2"/>
       <c r="C4" s="1"/>
       <c r="D4" s="2"/>
       <c r="E4" s="2"/>
       <c r="F4" s="2"/>
     </row>
-    <row r="5" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6">
       <c r="A5" s="1"/>
       <c r="B5" s="2"/>
       <c r="C5" s="1"/>
       <c r="D5" s="2"/>
       <c r="E5" s="2"/>
       <c r="F5" s="2"/>
     </row>
-    <row r="6" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="1" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="B6" s="2"/>
       <c r="C6" s="1"/>
       <c r="D6" s="2"/>
       <c r="E6" s="2"/>
       <c r="F6" s="2"/>
     </row>
-    <row r="7" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6">
       <c r="A7" s="5"/>
       <c r="B7" s="2"/>
       <c r="C7" s="5"/>
       <c r="D7" s="2"/>
       <c r="E7" s="2"/>
       <c r="F7" s="2"/>
     </row>
-    <row r="8" spans="1:6" ht="63" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6" ht="45">
       <c r="A8" s="13" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="B8" s="13" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="C8" s="12" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D8" s="12" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="E8" s="13" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="F8" s="13" t="s">
-        <v>24</v>
-[...3 lines deleted...]
-      <c r="A9" s="6"/>
+        <v>27</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6">
+      <c r="A9" s="6">
+        <v>100</v>
+      </c>
       <c r="B9" s="53">
         <v>2.21</v>
       </c>
       <c r="C9" s="2">
         <f>A9*B9</f>
-        <v>0</v>
+        <v>221</v>
       </c>
       <c r="D9" s="2" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="E9" s="2">
         <v>0.4</v>
       </c>
       <c r="F9" s="27">
         <f>E9*C9/1000</f>
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+        <v>8.8400000000000006E-2</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6">
       <c r="A10" s="2"/>
       <c r="B10" s="2"/>
       <c r="C10" s="2"/>
       <c r="D10" s="2" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="E10" s="2">
         <v>0.4</v>
       </c>
       <c r="F10" s="27">
         <f>E10*C9/1000</f>
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+        <v>8.8400000000000006E-2</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6">
       <c r="A11" s="2"/>
       <c r="B11" s="2"/>
       <c r="C11" s="2"/>
       <c r="D11" s="2" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="E11" s="2">
         <v>1.5</v>
       </c>
       <c r="F11" s="27">
         <f>E11*C9/1000</f>
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+        <v>0.33150000000000002</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6">
       <c r="A12" s="2"/>
       <c r="B12" s="2"/>
       <c r="C12" s="2"/>
       <c r="D12" s="2" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="E12" s="2">
         <v>0.18</v>
       </c>
       <c r="F12" s="27">
         <f>E12*C9/1000</f>
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+        <v>3.9780000000000003E-2</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6">
       <c r="A13" s="2"/>
       <c r="B13" s="2"/>
       <c r="C13" s="2"/>
       <c r="D13" s="2" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="E13" s="2">
         <v>0.25</v>
       </c>
       <c r="F13" s="27">
         <f>E13*C9/1000</f>
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+        <v>5.525E-2</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6">
       <c r="A14" s="2"/>
       <c r="B14" s="2"/>
       <c r="C14" s="2"/>
       <c r="D14" s="2" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="E14" s="2">
         <v>1.2</v>
       </c>
       <c r="F14" s="27">
         <f>E14*C9/1000</f>
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
+        <v>0.26519999999999999</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6">
       <c r="A15" s="2"/>
       <c r="B15" s="2"/>
       <c r="C15" s="2"/>
       <c r="D15" s="1" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E15" s="1"/>
       <c r="F15" s="16">
         <f>SUM(F9:F14)</f>
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+        <v>0.86853000000000002</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6">
       <c r="A16" s="3" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:6" s="4" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6" s="4" customFormat="1">
       <c r="A17" s="11" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B17" s="1"/>
       <c r="C17" s="1"/>
       <c r="D17" s="1"/>
       <c r="E17" s="1"/>
       <c r="F17" s="1"/>
     </row>
-    <row r="18" spans="1:6" s="4" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:6" s="4" customFormat="1">
       <c r="A18" s="11" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="B18" s="1"/>
       <c r="C18" s="1"/>
       <c r="D18" s="1"/>
       <c r="E18" s="1"/>
       <c r="F18" s="1"/>
     </row>
-    <row r="20" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:6">
       <c r="A20" s="4" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:6" x14ac:dyDescent="0.25">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6">
       <c r="A21" s="3" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:6" x14ac:dyDescent="0.25">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6">
       <c r="A22" s="3" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:G39"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="1"/>
     <col min="2" max="2" width="15.85546875" customWidth="1"/>
     <col min="3" max="3" width="9.5703125" customWidth="1"/>
     <col min="4" max="4" width="13.5703125" customWidth="1"/>
     <col min="5" max="5" width="43.85546875" customWidth="1"/>
     <col min="6" max="6" width="12.7109375" customWidth="1"/>
     <col min="7" max="7" width="16.5703125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:7" ht="15">
       <c r="A1" s="7" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="B1" s="8"/>
       <c r="C1" s="56"/>
       <c r="D1" s="8"/>
       <c r="E1" s="7"/>
       <c r="F1" s="8"/>
       <c r="G1" s="8"/>
     </row>
-    <row r="2" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:7" ht="15">
       <c r="A2" s="7" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="B2" s="10"/>
       <c r="C2" s="7"/>
       <c r="D2" s="7"/>
       <c r="E2" s="7"/>
       <c r="F2" s="7"/>
       <c r="G2" s="7"/>
     </row>
-    <row r="3" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:7" ht="15">
       <c r="A3" s="7" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="B3" s="8"/>
       <c r="C3" s="7"/>
       <c r="D3" s="8"/>
       <c r="E3" s="8"/>
       <c r="F3" s="8"/>
       <c r="G3" s="8"/>
     </row>
-    <row r="4" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:7" ht="15">
       <c r="A4" s="19"/>
       <c r="B4" s="8"/>
       <c r="C4" s="19"/>
       <c r="D4" s="8"/>
       <c r="E4" s="8"/>
       <c r="F4" s="8"/>
       <c r="G4" s="8"/>
     </row>
-    <row r="5" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:7" ht="15">
       <c r="A5" s="7" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="B5" s="20"/>
       <c r="C5" s="20"/>
       <c r="D5" s="20"/>
       <c r="E5" s="20"/>
       <c r="F5" s="20"/>
       <c r="G5" s="20"/>
     </row>
-    <row r="6" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:7" ht="15">
       <c r="A6" s="20"/>
       <c r="B6" s="20"/>
       <c r="C6" s="20"/>
       <c r="D6" s="20"/>
       <c r="E6" s="20"/>
       <c r="F6" s="20"/>
       <c r="G6" s="20"/>
     </row>
-    <row r="7" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:7" ht="15">
       <c r="A7" s="35" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="B7" s="36"/>
       <c r="C7" s="36"/>
       <c r="D7" s="36"/>
       <c r="E7" s="9"/>
       <c r="F7" s="9"/>
       <c r="G7" s="9"/>
     </row>
-    <row r="8" spans="1:7" ht="71.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:7" ht="71.25" customHeight="1">
       <c r="A8" s="37" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="B8" s="37" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="C8" s="37" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="D8" s="37" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="E8" s="25" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="F8" s="24" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="G8" s="24" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7" ht="15">
       <c r="A9" s="38">
         <v>1</v>
       </c>
-      <c r="B9" s="39"/>
+      <c r="B9" s="39">
+        <v>10</v>
+      </c>
       <c r="C9" s="38">
         <v>1.3</v>
       </c>
       <c r="D9" s="40">
         <f>B9*C9</f>
-        <v>0</v>
+        <v>13</v>
       </c>
       <c r="E9" s="8" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="F9" s="8">
         <v>0.4</v>
       </c>
       <c r="G9" s="28">
         <f>D9*F9/1000</f>
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:7" x14ac:dyDescent="0.25">
+        <v>5.1999999999999998E-3</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7" ht="15">
       <c r="A10" s="38"/>
       <c r="B10" s="41"/>
       <c r="C10" s="38"/>
       <c r="D10" s="38"/>
       <c r="E10" s="8" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="F10" s="8">
         <v>0.4</v>
       </c>
       <c r="G10" s="28">
         <f>D9*F10/1000</f>
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:7" x14ac:dyDescent="0.25">
+        <v>5.1999999999999998E-3</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7" ht="15">
       <c r="A11" s="38"/>
       <c r="B11" s="41"/>
       <c r="C11" s="38"/>
       <c r="D11" s="38"/>
       <c r="E11" s="8" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="F11" s="8">
         <v>1.5</v>
       </c>
       <c r="G11" s="28">
         <f>D9*F11/1000</f>
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:7" x14ac:dyDescent="0.25">
+        <v>1.95E-2</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7" ht="15">
       <c r="A12" s="42"/>
       <c r="B12" s="43"/>
       <c r="C12" s="42"/>
       <c r="D12" s="42"/>
       <c r="E12" s="44" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F12" s="44">
         <v>0</v>
       </c>
       <c r="G12" s="45">
         <v>0</v>
       </c>
     </row>
-    <row r="13" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:7" ht="15">
       <c r="A13" s="42"/>
       <c r="B13" s="43"/>
       <c r="C13" s="42"/>
       <c r="D13" s="42"/>
       <c r="E13" s="8" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="F13" s="8">
         <v>0.25</v>
       </c>
       <c r="G13" s="28">
         <f>D9*F13/1000</f>
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:7" x14ac:dyDescent="0.25">
+        <v>3.2499999999999999E-3</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7" ht="15">
       <c r="A14" s="42"/>
       <c r="B14" s="43"/>
       <c r="C14" s="42"/>
       <c r="D14" s="42"/>
       <c r="E14" s="8" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="F14" s="8">
         <v>1.2</v>
       </c>
       <c r="G14" s="28">
         <f>D9*F14/1000</f>
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+        <v>1.5599999999999999E-2</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7" ht="15">
       <c r="A15" s="46"/>
       <c r="B15" s="47"/>
       <c r="C15" s="47"/>
       <c r="D15" s="47"/>
       <c r="E15" s="7" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="F15" s="7"/>
       <c r="G15" s="17">
         <f>SUM(G9:G14)</f>
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+        <v>4.8750000000000002E-2</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7" ht="15">
       <c r="A16" s="46"/>
       <c r="B16" s="47"/>
       <c r="C16" s="47"/>
       <c r="D16" s="47"/>
       <c r="E16" s="8"/>
       <c r="F16" s="8"/>
       <c r="G16" s="8"/>
     </row>
-    <row r="17" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:7" ht="15">
       <c r="A17" s="14" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="B17" s="9"/>
       <c r="C17" s="9"/>
       <c r="D17" s="9"/>
       <c r="E17" s="9"/>
       <c r="F17" s="9"/>
       <c r="G17" s="9"/>
     </row>
-    <row r="18" spans="1:7" ht="72" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:7" ht="72" customHeight="1">
       <c r="A18" s="24" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="B18" s="24" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="C18" s="24" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="D18" s="24" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="E18" s="25" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="F18" s="24" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="G18" s="24" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:7" x14ac:dyDescent="0.25">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7" ht="15">
       <c r="A19" s="8">
         <v>2</v>
       </c>
       <c r="B19" s="21"/>
       <c r="C19" s="8">
         <v>1.74</v>
       </c>
       <c r="D19" s="48">
         <f>B19*C19</f>
         <v>0</v>
       </c>
       <c r="E19" s="8" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="F19" s="8">
         <v>0.4</v>
       </c>
       <c r="G19" s="28">
         <f>D24*F19/1000</f>
         <v>0</v>
       </c>
     </row>
-    <row r="20" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:7" ht="15">
       <c r="A20" s="8">
         <v>3</v>
       </c>
       <c r="B20" s="21"/>
       <c r="C20" s="8">
         <v>2.42</v>
       </c>
       <c r="D20" s="48">
         <f>B20*C20</f>
         <v>0</v>
       </c>
       <c r="E20" s="8" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="F20" s="8">
         <v>0.4</v>
       </c>
       <c r="G20" s="28">
         <f>D24*F20/1000</f>
         <v>0</v>
       </c>
     </row>
-    <row r="21" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:7" ht="15">
       <c r="A21" s="8">
         <v>4</v>
       </c>
       <c r="B21" s="21"/>
       <c r="C21" s="8">
         <v>2.95</v>
       </c>
       <c r="D21" s="48">
         <f>B21*C21</f>
         <v>0</v>
       </c>
       <c r="E21" s="8" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="F21" s="8">
         <v>1.5</v>
       </c>
       <c r="G21" s="28">
         <f>D24*F21/1000</f>
         <v>0</v>
       </c>
     </row>
-    <row r="22" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:7" ht="15">
       <c r="A22" s="8" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="B22" s="21"/>
       <c r="C22" s="8">
         <v>3.35</v>
       </c>
       <c r="D22" s="48">
         <f>B22*C22</f>
         <v>0</v>
       </c>
       <c r="E22" s="8" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F22" s="8">
         <v>0.18</v>
       </c>
       <c r="G22" s="28">
         <f>D24*F22/1000</f>
         <v>0</v>
       </c>
     </row>
-    <row r="23" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:7" ht="15">
       <c r="A23" s="8"/>
       <c r="B23" s="9"/>
       <c r="C23" s="8"/>
       <c r="D23" s="8"/>
       <c r="E23" s="8" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="F23" s="8">
         <v>0.25</v>
       </c>
       <c r="G23" s="28">
         <f>D24*F23/1000</f>
         <v>0</v>
       </c>
     </row>
-    <row r="24" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:7" ht="15">
       <c r="A24" s="7" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="B24" s="15">
         <f>SUM(B19:B22)</f>
         <v>0</v>
       </c>
       <c r="C24" s="7"/>
       <c r="D24" s="17">
         <f>SUM(D19:D22)</f>
         <v>0</v>
       </c>
       <c r="E24" s="8" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="F24" s="8">
         <v>1.2</v>
       </c>
       <c r="G24" s="28">
         <f>D24*F24/1000</f>
         <v>0</v>
       </c>
     </row>
-    <row r="25" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:7" ht="15">
       <c r="A25" s="8"/>
       <c r="B25" s="8"/>
       <c r="C25" s="8"/>
       <c r="D25" s="8"/>
       <c r="E25" s="7" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="F25" s="7"/>
       <c r="G25" s="17">
         <f>SUM(G19:G24)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="26" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:7" ht="15">
       <c r="A26" s="8"/>
       <c r="B26" s="8"/>
       <c r="C26" s="8"/>
       <c r="D26" s="8"/>
       <c r="E26" s="8"/>
       <c r="F26" s="8"/>
       <c r="G26" s="8"/>
     </row>
-    <row r="27" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:7" ht="15">
       <c r="A27" s="14" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="B27" s="15">
         <f>SUM(B9,B24)</f>
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="C27" s="9"/>
       <c r="D27" s="9"/>
       <c r="E27" s="9"/>
       <c r="F27" s="9"/>
       <c r="G27" s="9"/>
     </row>
-    <row r="28" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:7" ht="15">
       <c r="A28" s="7" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="B28" s="8"/>
       <c r="C28" s="8"/>
       <c r="D28" s="17">
         <f>SUM(D9,D24)</f>
-        <v>0</v>
+        <v>13</v>
       </c>
       <c r="E28" s="9"/>
       <c r="F28" s="9"/>
       <c r="G28" s="9"/>
     </row>
-    <row r="29" spans="1:7" ht="56.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:7" ht="56.25" customHeight="1">
       <c r="A29" s="9"/>
       <c r="B29" s="9"/>
       <c r="C29" s="9"/>
       <c r="D29" s="9"/>
       <c r="E29" s="7" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="F29" s="10" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="G29" s="10" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:7" x14ac:dyDescent="0.25">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7" ht="15">
       <c r="A30" s="9"/>
       <c r="B30" s="9"/>
       <c r="C30" s="9"/>
       <c r="D30" s="9"/>
       <c r="E30" s="8" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="F30" s="8">
         <v>0.4</v>
       </c>
       <c r="G30" s="28">
         <f t="shared" ref="G30:G36" si="0">SUM(G9,G19)</f>
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:7" x14ac:dyDescent="0.25">
+        <v>5.1999999999999998E-3</v>
+      </c>
+    </row>
+    <row r="31" spans="1:7" ht="15">
       <c r="A31" s="9"/>
       <c r="B31" s="9"/>
       <c r="C31" s="9"/>
       <c r="D31" s="9"/>
       <c r="E31" s="8" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="F31" s="8">
         <v>0.4</v>
       </c>
       <c r="G31" s="28">
         <f t="shared" si="0"/>
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:7" x14ac:dyDescent="0.25">
+        <v>5.1999999999999998E-3</v>
+      </c>
+    </row>
+    <row r="32" spans="1:7" ht="15">
       <c r="A32" s="9"/>
       <c r="B32" s="9"/>
       <c r="C32" s="9"/>
       <c r="D32" s="9"/>
       <c r="E32" s="8" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="F32" s="8">
         <v>1.5</v>
       </c>
       <c r="G32" s="28">
         <f t="shared" si="0"/>
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:7" x14ac:dyDescent="0.25">
+        <v>1.95E-2</v>
+      </c>
+    </row>
+    <row r="33" spans="1:7" ht="15">
       <c r="A33" s="9"/>
       <c r="B33" s="9"/>
       <c r="C33" s="9"/>
       <c r="D33" s="9"/>
       <c r="E33" s="8" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F33" s="8">
         <v>0.18</v>
       </c>
       <c r="G33" s="28">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="34" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:7" ht="15">
       <c r="A34" s="9"/>
       <c r="B34" s="9"/>
       <c r="C34" s="9"/>
       <c r="D34" s="9"/>
       <c r="E34" s="8" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="F34" s="8">
         <v>0.25</v>
       </c>
       <c r="G34" s="28">
         <f t="shared" si="0"/>
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:7" x14ac:dyDescent="0.25">
+        <v>3.2499999999999999E-3</v>
+      </c>
+    </row>
+    <row r="35" spans="1:7" ht="15">
       <c r="A35" s="9"/>
       <c r="B35" s="9"/>
       <c r="C35" s="9"/>
       <c r="D35" s="9"/>
       <c r="E35" s="8" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="F35" s="8">
         <v>1.2</v>
       </c>
       <c r="G35" s="28">
         <f t="shared" si="0"/>
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+        <v>1.5599999999999999E-2</v>
+      </c>
+    </row>
+    <row r="36" spans="1:7" ht="15">
       <c r="A36" s="9"/>
       <c r="B36" s="9"/>
       <c r="C36" s="9"/>
       <c r="D36" s="9"/>
       <c r="E36" s="7" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="F36" s="7"/>
       <c r="G36" s="17">
         <f t="shared" si="0"/>
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:7" x14ac:dyDescent="0.25">
+        <v>4.8750000000000002E-2</v>
+      </c>
+    </row>
+    <row r="37" spans="1:7" ht="15">
       <c r="A37" s="8" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="B37" s="8"/>
       <c r="C37" s="8"/>
       <c r="D37" s="8"/>
       <c r="E37" s="8"/>
       <c r="F37" s="8"/>
       <c r="G37" s="8"/>
     </row>
-    <row r="38" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:7" ht="15">
       <c r="A38" s="38" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B38" s="8"/>
       <c r="C38" s="8"/>
       <c r="D38" s="8"/>
       <c r="E38" s="8"/>
       <c r="F38" s="8"/>
       <c r="G38" s="8"/>
     </row>
-    <row r="39" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:7" ht="15">
       <c r="A39" s="38" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="B39" s="8"/>
       <c r="C39" s="8"/>
       <c r="D39" s="8"/>
       <c r="E39" s="8"/>
       <c r="F39" s="8"/>
       <c r="G39" s="8"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <dimension ref="A1:H28"/>
   <sheetViews>
-    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0"/>
+    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="D7" sqref="D7"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="18.7109375" style="3" customWidth="1"/>
     <col min="2" max="2" width="14.28515625" style="3" customWidth="1"/>
     <col min="3" max="3" width="14.7109375" style="3" customWidth="1"/>
     <col min="4" max="4" width="16.7109375" style="3" customWidth="1"/>
     <col min="5" max="5" width="17.85546875" style="3" customWidth="1"/>
     <col min="6" max="6" width="27.28515625" style="3" customWidth="1"/>
     <col min="7" max="7" width="14.5703125" style="3" customWidth="1"/>
     <col min="8" max="8" width="14.28515625" style="3" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:8">
       <c r="A1" s="7" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="B1" s="8"/>
       <c r="C1" s="56"/>
       <c r="D1" s="8"/>
       <c r="E1" s="8"/>
       <c r="F1" s="7"/>
     </row>
-    <row r="2" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:8">
       <c r="A2" s="7" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="B2" s="7"/>
       <c r="C2" s="7"/>
       <c r="D2" s="7"/>
       <c r="E2" s="7"/>
       <c r="F2" s="7"/>
       <c r="G2" s="4"/>
       <c r="H2" s="4"/>
     </row>
-    <row r="3" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:8">
       <c r="A3" s="7" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="B3" s="8"/>
       <c r="C3" s="7"/>
       <c r="D3" s="8"/>
       <c r="E3" s="8"/>
       <c r="F3" s="8"/>
     </row>
-    <row r="4" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:8">
       <c r="A4" s="7"/>
       <c r="B4" s="8"/>
       <c r="C4" s="7"/>
       <c r="D4" s="8"/>
       <c r="E4" s="8"/>
       <c r="F4" s="8"/>
     </row>
-    <row r="5" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:8">
       <c r="A5" s="20" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="B5" s="8"/>
       <c r="C5" s="8"/>
       <c r="D5" s="8"/>
       <c r="E5" s="8"/>
       <c r="F5" s="8"/>
     </row>
-    <row r="6" spans="1:8" ht="63" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:8" ht="60">
       <c r="A6" s="24" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="B6" s="24" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="C6" s="25" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D6" s="24" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="E6" s="24" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="F6" s="33"/>
     </row>
-    <row r="7" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:8" ht="15.4">
       <c r="A7" s="21">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="B7" s="9">
         <v>2.21</v>
       </c>
       <c r="C7" s="8">
         <f>A7*B7</f>
-        <v>0</v>
+        <v>221</v>
       </c>
       <c r="D7" s="54">
-        <v>2030</v>
+        <v>2090</v>
       </c>
       <c r="E7" s="26">
         <f>C7*D7</f>
-        <v>0</v>
+        <v>461890</v>
       </c>
       <c r="F7" s="33"/>
     </row>
-    <row r="8" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:8">
       <c r="A8" s="7"/>
       <c r="B8" s="8"/>
       <c r="C8" s="7"/>
       <c r="D8" s="8"/>
       <c r="E8" s="8"/>
       <c r="F8" s="8"/>
     </row>
-    <row r="9" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:8">
       <c r="A9" s="20" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="B9" s="20"/>
       <c r="C9" s="20"/>
       <c r="D9" s="20"/>
       <c r="E9" s="20"/>
       <c r="F9" s="20"/>
       <c r="G9" s="18"/>
       <c r="H9" s="18"/>
     </row>
-    <row r="10" spans="1:8" ht="63" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:8" ht="60">
       <c r="A10" s="24" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="B10" s="24" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="C10" s="24" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="D10" s="24" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="E10" s="24" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="F10" s="24" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:8" x14ac:dyDescent="0.25">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8">
       <c r="A11" s="9">
         <v>1</v>
       </c>
       <c r="B11" s="21"/>
       <c r="C11" s="9">
         <v>1.3</v>
       </c>
       <c r="D11" s="22">
-        <v>960</v>
+        <v>998</v>
       </c>
       <c r="E11" s="22">
         <f>C11*D11</f>
-        <v>1248</v>
+        <v>1297.4000000000001</v>
       </c>
       <c r="F11" s="22">
         <f>B11*E11</f>
         <v>0</v>
       </c>
     </row>
-    <row r="12" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:8">
       <c r="A12" s="8">
         <v>2</v>
       </c>
       <c r="B12" s="21"/>
       <c r="C12" s="8">
         <v>1.74</v>
       </c>
       <c r="D12" s="22">
-        <v>2057</v>
+        <v>2090</v>
       </c>
       <c r="E12" s="22">
         <f>C12*D12</f>
-        <v>3579.18</v>
+        <v>3636.6</v>
       </c>
       <c r="F12" s="22">
         <f>B12*E12</f>
         <v>0</v>
       </c>
     </row>
-    <row r="13" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:8">
       <c r="A13" s="8">
         <v>3</v>
       </c>
       <c r="B13" s="21"/>
       <c r="C13" s="8">
         <v>2.42</v>
       </c>
       <c r="D13" s="22">
-        <v>2057</v>
+        <v>2090</v>
       </c>
       <c r="E13" s="22">
         <f>C13*D13</f>
-        <v>4977.9399999999996</v>
+        <v>5057.8</v>
       </c>
       <c r="F13" s="22">
         <f>B13*E13</f>
         <v>0</v>
       </c>
     </row>
-    <row r="14" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:8">
       <c r="A14" s="8">
         <v>4</v>
       </c>
       <c r="B14" s="21"/>
       <c r="C14" s="8">
         <v>2.95</v>
       </c>
       <c r="D14" s="22">
-        <v>2057</v>
+        <v>2090</v>
       </c>
       <c r="E14" s="22">
         <f>C14*D14</f>
-        <v>6068.1500000000005</v>
+        <v>6165.5</v>
       </c>
       <c r="F14" s="22">
         <f>B14*E14</f>
         <v>0</v>
       </c>
     </row>
-    <row r="15" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:8">
       <c r="A15" s="8" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="B15" s="21"/>
       <c r="C15" s="8">
         <v>3.35</v>
       </c>
       <c r="D15" s="22">
-        <v>2057</v>
+        <v>2090</v>
       </c>
       <c r="E15" s="22">
         <f>C15*D15</f>
-        <v>6890.95</v>
+        <v>7001.5</v>
       </c>
       <c r="F15" s="22">
         <f>B15*E15</f>
         <v>0</v>
       </c>
     </row>
-    <row r="16" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:8">
       <c r="A16" s="8"/>
       <c r="B16" s="14">
         <f>SUM(B11:B15)</f>
         <v>0</v>
       </c>
       <c r="C16" s="8"/>
       <c r="D16" s="8"/>
       <c r="E16" s="8"/>
       <c r="F16" s="8"/>
     </row>
-    <row r="17" spans="1:6" ht="47.25" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:6" ht="30">
       <c r="A17" s="10" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="B17" s="8"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="7"/>
       <c r="F17" s="23">
         <f>SUM(F11:F15)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="21" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:6">
       <c r="B21" s="4"/>
     </row>
-    <row r="22" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:6">
       <c r="B22" s="57"/>
     </row>
-    <row r="23" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:6">
       <c r="D23" s="49"/>
       <c r="E23"/>
       <c r="F23"/>
     </row>
-    <row r="24" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:6">
       <c r="D24" s="49"/>
       <c r="E24"/>
       <c r="F24"/>
     </row>
-    <row r="25" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:6">
       <c r="D25" s="49"/>
       <c r="E25"/>
       <c r="F25"/>
     </row>
-    <row r="26" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:6">
       <c r="D26" s="49"/>
       <c r="E26"/>
       <c r="F26"/>
     </row>
-    <row r="27" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:6">
       <c r="D27" s="49"/>
       <c r="E27"/>
       <c r="F27"/>
     </row>
-    <row r="28" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:6">
       <c r="D28" s="49"/>
       <c r="E28"/>
       <c r="F28"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="b3cccfe9-f6e2-40a9-aa95-a1c6ee22eee5">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="4af6047f-5c4e-4ccd-9b9f-d0472d21258b" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101002197B2D5234B7E479D3DA4F92BC62BC2" ma:contentTypeVersion="18" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="2a2c80e17f388340c51b1957981e7fb2">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="b3cccfe9-f6e2-40a9-aa95-a1c6ee22eee5" xmlns:ns3="4af6047f-5c4e-4ccd-9b9f-d0472d21258b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="9a66a5a68e729d73e13d8ed0cb2f6f8a" ns2:_="" ns3:_="">
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101002197B2D5234B7E479D3DA4F92BC62BC2" ma:contentTypeVersion="19" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="310e7ba4b2930d190379c7bd9cdb289c">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="b3cccfe9-f6e2-40a9-aa95-a1c6ee22eee5" xmlns:ns3="4af6047f-5c4e-4ccd-9b9f-d0472d21258b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="4b162769826c2ee02109da6839366954" ns2:_="" ns3:_="">
     <xsd:import namespace="b3cccfe9-f6e2-40a9-aa95-a1c6ee22eee5"/>
     <xsd:import namespace="4af6047f-5c4e-4ccd-9b9f-d0472d21258b"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
@@ -2755,132 +2780,68 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1906D6AE-08F5-449E-872F-59837F72AB1F}">
-[...12 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1906D6AE-08F5-449E-872F-59837F72AB1F}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{76CD204A-762B-4962-B1BB-EEAEC631450C}">
-[...14 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{32856D3A-1D7B-42B3-8C5C-0BD7499EAE18}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{32856D3A-1D7B-42B3-8C5C-0BD7499EAE18}">
-[...3 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{89E580CB-0824-43AA-A7AF-5B1FC4E0A050}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Excel</Application>
-[...19 lines deleted...]
-  </TitlesOfParts>
+  <Application>Microsoft Excel Online</Application>
   <Manager/>
   <Company>Wyre Council</Company>
-  <LinksUpToDate>false</LinksUpToDate>
-  <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
-  <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Len Harris</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101002197B2D5234B7E479D3DA4F92BC62BC2</vt:lpwstr>
   </property>